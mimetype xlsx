--- v0 (2025-11-18)
+++ v1 (2026-05-14)
@@ -650,56 +650,56 @@
   <si>
     <t>Fait</t>
   </si>
   <si>
     <t>März</t>
   </si>
   <si>
     <t>Novák</t>
   </si>
   <si>
     <t>Kovařík</t>
   </si>
   <si>
     <t>Oldřich</t>
   </si>
   <si>
     <t>Šůcha</t>
   </si>
   <si>
     <t>Emil</t>
   </si>
   <si>
     <t>Rus</t>
   </si>
   <si>
+    <t>Kubařík</t>
+  </si>
+  <si>
     <t>Valíček</t>
   </si>
   <si>
-    <t>Kubařík</t>
-[...1 lines deleted...]
-  <si>
     <t>Ehrl</t>
   </si>
   <si>
     <t>Ernst</t>
   </si>
   <si>
     <t>Svítil</t>
   </si>
   <si>
     <t>Girg</t>
   </si>
   <si>
     <t>Udo</t>
   </si>
   <si>
     <t>Vlasák</t>
   </si>
   <si>
     <t>Jaroslav</t>
   </si>
   <si>
     <t>Nágl</t>
   </si>
   <si>
     <t>Rudolf</t>
@@ -872,117 +872,117 @@
   <si>
     <t>Marta</t>
   </si>
   <si>
     <t>Lebová</t>
   </si>
   <si>
     <t>Zdeňka</t>
   </si>
   <si>
     <t>Fronková</t>
   </si>
   <si>
     <t>Fišerová</t>
   </si>
   <si>
     <t>Miloslava</t>
   </si>
   <si>
     <t>Kobesová</t>
   </si>
   <si>
     <t>Marie</t>
   </si>
   <si>
+    <t>Ruská</t>
+  </si>
+  <si>
+    <t>Alexandra</t>
+  </si>
+  <si>
     <t>Šturmová</t>
   </si>
   <si>
-    <t>Ruská</t>
-[...4 lines deleted...]
-  <si>
     <t>Petrásková</t>
   </si>
   <si>
     <t>Martina</t>
   </si>
   <si>
     <t>Šindelářová</t>
   </si>
   <si>
     <t>Blanka</t>
   </si>
   <si>
     <t>Perglerová</t>
   </si>
   <si>
     <t>Eva</t>
   </si>
   <si>
     <t>Konrádyová</t>
   </si>
   <si>
     <t>Dáša</t>
   </si>
   <si>
     <t>Fleková</t>
   </si>
   <si>
     <t>Pavlína</t>
   </si>
   <si>
     <t>Hammerlová</t>
   </si>
   <si>
     <t>Tichá</t>
   </si>
   <si>
     <t>Libuše</t>
   </si>
   <si>
+    <t>Kubrová</t>
+  </si>
+  <si>
+    <t>Ida</t>
+  </si>
+  <si>
+    <t>Slavíková</t>
+  </si>
+  <si>
+    <t>Šimková</t>
+  </si>
+  <si>
+    <t>Timurová</t>
+  </si>
+  <si>
+    <t>Mazancová</t>
+  </si>
+  <si>
     <t>Formanová</t>
-  </si>
-[...16 lines deleted...]
-    <t>Mazancová</t>
   </si>
   <si>
     <t>Rubášová</t>
   </si>
   <si>
     <t>Štěpánka</t>
   </si>
   <si>
     <t>Kitzbergerová</t>
   </si>
   <si>
     <t>Kristýna</t>
   </si>
   <si>
     <t>Chmelíková</t>
   </si>
   <si>
     <t>Šupová</t>
   </si>
   <si>
     <t>Frenzel</t>
   </si>
   <si>
     <t>Brigitte</t>
   </si>
@@ -5705,109 +5705,109 @@
       </c>
       <c r="G5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="3">
         <v>1</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>200</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>130</v>
       </c>
       <c r="D6" s="5">
         <v>12</v>
       </c>
       <c r="E6" s="5">
         <v>24</v>
       </c>
       <c r="F6" s="5">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="G6" s="5">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="H6" s="6">
-        <v>165</v>
+        <v>163</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="3">
         <v>2</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>201</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>140</v>
       </c>
       <c r="D7" s="5">
         <v>11</v>
       </c>
       <c r="E7" s="5">
         <v>22</v>
       </c>
       <c r="F7" s="5">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="G7" s="5">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="H7" s="6">
-        <v>98</v>
+        <v>96</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="3">
         <v>3</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>202</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>145</v>
       </c>
       <c r="D8" s="5">
         <v>9</v>
       </c>
       <c r="E8" s="5">
         <v>9</v>
       </c>
       <c r="F8" s="5">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="G8" s="5">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="H8" s="6">
-        <v>93</v>
+        <v>89</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="3">
         <v>4</v>
       </c>
       <c r="B9" s="4" t="s">
         <v>90</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>53</v>
       </c>
       <c r="D9" s="5">
         <v>6</v>
       </c>
       <c r="E9" s="5">
         <v>6</v>
       </c>
       <c r="F9" s="5">
         <v>70</v>
       </c>
       <c r="G9" s="5">
         <v>70</v>
       </c>
       <c r="H9" s="6">
@@ -5835,83 +5835,83 @@
       </c>
       <c r="G10" s="5">
         <v>56</v>
       </c>
       <c r="H10" s="6">
         <v>60</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="3">
         <v>6</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>205</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>53</v>
       </c>
       <c r="D11" s="5">
         <v>5</v>
       </c>
       <c r="E11" s="5">
         <v>5</v>
       </c>
       <c r="F11" s="5">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="G11" s="5">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="H11" s="6">
-        <v>40</v>
+        <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="3">
         <v>7</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>155</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>206</v>
       </c>
       <c r="D12" s="5">
         <v>4</v>
       </c>
       <c r="E12" s="5">
         <v>4</v>
       </c>
       <c r="F12" s="5">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="G12" s="5">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H12" s="6">
-        <v>34</v>
+        <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="3">
         <v>8</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>207</v>
       </c>
       <c r="C13" s="4" t="s">
         <v>145</v>
       </c>
       <c r="D13" s="5">
         <v>2</v>
       </c>
       <c r="E13" s="5">
         <v>2</v>
       </c>
       <c r="F13" s="5">
         <v>25</v>
       </c>
       <c r="G13" s="5">
         <v>25</v>
       </c>
       <c r="H13" s="6">
@@ -5930,97 +5930,97 @@
       </c>
       <c r="D14" s="5">
         <v>2</v>
       </c>
       <c r="E14" s="5">
         <v>2</v>
       </c>
       <c r="F14" s="5">
         <v>13</v>
       </c>
       <c r="G14" s="5">
         <v>13</v>
       </c>
       <c r="H14" s="6">
         <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="3">
         <v>9</v>
       </c>
       <c r="B15" s="4" t="s">
         <v>208</v>
       </c>
       <c r="C15" s="4" t="s">
-        <v>53</v>
+        <v>204</v>
       </c>
       <c r="D15" s="5">
         <v>1</v>
       </c>
       <c r="E15" s="5">
         <v>1</v>
       </c>
       <c r="F15" s="5">
         <v>14</v>
       </c>
       <c r="G15" s="5">
         <v>14</v>
       </c>
       <c r="H15" s="6">
         <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="3">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B16" s="4" t="s">
         <v>209</v>
       </c>
       <c r="C16" s="4" t="s">
-        <v>204</v>
+        <v>53</v>
       </c>
       <c r="D16" s="5">
         <v>1</v>
       </c>
       <c r="E16" s="5">
         <v>1</v>
       </c>
       <c r="F16" s="5">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="G16" s="5">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="H16" s="6">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="3">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B17" s="4" t="s">
         <v>210</v>
       </c>
       <c r="C17" s="4" t="s">
         <v>211</v>
       </c>
       <c r="D17" s="5">
         <v>1</v>
       </c>
       <c r="E17" s="5">
         <v>1</v>
       </c>
       <c r="F17" s="5">
         <v>11</v>
       </c>
       <c r="G17" s="5">
         <v>11</v>
       </c>
       <c r="H17" s="6">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="3">
@@ -7043,265 +7043,265 @@
       </c>
       <c r="G6" s="5">
         <v>110</v>
       </c>
       <c r="H6" s="6">
         <v>132</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="3">
         <v>2</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>273</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>274</v>
       </c>
       <c r="D7" s="5">
         <v>12</v>
       </c>
       <c r="E7" s="5">
         <v>24</v>
       </c>
       <c r="F7" s="5">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="G7" s="5">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="H7" s="6">
-        <v>128</v>
+        <v>123</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="3">
         <v>3</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>275</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>276</v>
       </c>
       <c r="D8" s="5">
         <v>12</v>
       </c>
       <c r="E8" s="5">
         <v>24</v>
       </c>
       <c r="F8" s="5">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="G8" s="5">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="H8" s="6">
-        <v>122</v>
+        <v>119</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="3">
         <v>4</v>
       </c>
       <c r="B9" s="4" t="s">
         <v>277</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>239</v>
       </c>
       <c r="D9" s="5">
         <v>6</v>
       </c>
       <c r="E9" s="5">
         <v>6</v>
       </c>
       <c r="F9" s="5">
         <v>81</v>
       </c>
       <c r="G9" s="5">
         <v>81</v>
       </c>
       <c r="H9" s="6">
         <v>87</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="3">
         <v>5</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>278</v>
       </c>
       <c r="C10" s="4" t="s">
         <v>279</v>
       </c>
       <c r="D10" s="5">
         <v>9</v>
       </c>
       <c r="E10" s="5">
         <v>9</v>
       </c>
       <c r="F10" s="5">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="G10" s="5">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H10" s="6">
-        <v>56</v>
+        <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="3">
         <v>6</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>280</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>281</v>
       </c>
       <c r="D11" s="5">
         <v>7</v>
       </c>
       <c r="E11" s="5">
         <v>7</v>
       </c>
       <c r="F11" s="5">
         <v>33</v>
       </c>
       <c r="G11" s="5">
         <v>33</v>
       </c>
       <c r="H11" s="6">
         <v>40</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="3">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>282</v>
       </c>
       <c r="C12" s="4" t="s">
-        <v>222</v>
+        <v>283</v>
       </c>
       <c r="D12" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="E12" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F12" s="5">
         <v>34</v>
       </c>
       <c r="G12" s="5">
         <v>34</v>
       </c>
       <c r="H12" s="6">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="3">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B13" s="4" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C13" s="4" t="s">
-        <v>284</v>
+        <v>228</v>
       </c>
       <c r="D13" s="5">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E13" s="5">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F13" s="5">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="G13" s="5">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="H13" s="6">
         <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="3">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B14" s="4" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="C14" s="4" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="D14" s="5">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="E14" s="5">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F14" s="5">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="G14" s="5">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="H14" s="6">
-        <v>39</v>
+        <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="3">
         <v>10</v>
       </c>
       <c r="B15" s="4" t="s">
         <v>285</v>
       </c>
       <c r="C15" s="4" t="s">
         <v>286</v>
       </c>
       <c r="D15" s="5">
         <v>8</v>
       </c>
       <c r="E15" s="5">
         <v>8</v>
       </c>
       <c r="F15" s="5">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G15" s="5">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="H15" s="6">
-        <v>34</v>
+        <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="3">
         <v>11</v>
       </c>
       <c r="B16" s="4" t="s">
         <v>287</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>288</v>
       </c>
       <c r="D16" s="5">
         <v>2</v>
       </c>
       <c r="E16" s="5">
         <v>2</v>
       </c>
       <c r="F16" s="5">
         <v>28</v>
       </c>
       <c r="G16" s="5">
         <v>28</v>
       </c>
       <c r="H16" s="6">
@@ -7407,210 +7407,210 @@
       </c>
       <c r="G20" s="5">
         <v>12</v>
       </c>
       <c r="H20" s="6">
         <v>21</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="3">
         <v>16</v>
       </c>
       <c r="B21" s="4" t="s">
         <v>296</v>
       </c>
       <c r="C21" s="4" t="s">
         <v>297</v>
       </c>
       <c r="D21" s="5">
         <v>6</v>
       </c>
       <c r="E21" s="5">
         <v>6</v>
       </c>
       <c r="F21" s="5">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="G21" s="5">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="H21" s="6">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="3">
         <v>17</v>
       </c>
       <c r="B22" s="4" t="s">
         <v>298</v>
       </c>
       <c r="C22" s="4" t="s">
-        <v>255</v>
+        <v>299</v>
       </c>
       <c r="D22" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E22" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F22" s="5">
         <v>14</v>
       </c>
       <c r="G22" s="5">
         <v>14</v>
       </c>
       <c r="H22" s="6">
-        <v>17</v>
+        <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="3">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B23" s="4" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C23" s="4" t="s">
-        <v>300</v>
+        <v>290</v>
       </c>
       <c r="D23" s="5">
         <v>1</v>
       </c>
       <c r="E23" s="5">
         <v>1</v>
       </c>
       <c r="F23" s="5">
         <v>14</v>
       </c>
       <c r="G23" s="5">
         <v>14</v>
       </c>
       <c r="H23" s="6">
         <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="3">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B24" s="4" t="s">
         <v>301</v>
       </c>
       <c r="C24" s="4" t="s">
-        <v>290</v>
+        <v>255</v>
       </c>
       <c r="D24" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E24" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F24" s="5">
+        <v>12</v>
+      </c>
+      <c r="G24" s="5">
+        <v>12</v>
+      </c>
+      <c r="H24" s="6">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="3">
         <v>20</v>
       </c>
       <c r="B25" s="4" t="s">
         <v>302</v>
       </c>
       <c r="C25" s="4" t="s">
-        <v>255</v>
+        <v>294</v>
       </c>
       <c r="D25" s="5">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="E25" s="5">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="F25" s="5">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="G25" s="5">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="H25" s="6">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="3">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B26" s="4" t="s">
         <v>303</v>
       </c>
       <c r="C26" s="4" t="s">
-        <v>294</v>
+        <v>222</v>
       </c>
       <c r="D26" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="E26" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F26" s="5">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="G26" s="5">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="H26" s="6">
         <v>13</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="3">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B27" s="4" t="s">
         <v>304</v>
       </c>
       <c r="C27" s="4" t="s">
-        <v>222</v>
+        <v>255</v>
       </c>
       <c r="D27" s="5">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E27" s="5">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F27" s="5">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="G27" s="5">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="H27" s="6">
         <v>13</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="3">
         <v>23</v>
       </c>
       <c r="B28" s="4" t="s">
         <v>305</v>
       </c>
       <c r="C28" s="4" t="s">
         <v>306</v>
       </c>
       <c r="D28" s="5">
         <v>2</v>
       </c>
       <c r="E28" s="5">
         <v>2</v>
       </c>
       <c r="F28" s="5">
         <v>10</v>
       </c>
       <c r="G28" s="5">